--- v1 (2026-07-09)
+++ v2 (2026-11-06)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W1"/>
+  <dimension ref="A1:W146"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>clinic_id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>canonical_name</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>canonical_address</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -532,47 +532,10560 @@
         </is>
       </c>
       <c r="S1" t="inlineStr">
         <is>
           <t>retail_signal_verified</t>
         </is>
       </c>
       <c r="T1" t="inlineStr">
         <is>
           <t>outreach_method</t>
         </is>
       </c>
       <c r="U1" t="inlineStr">
         <is>
           <t>hook</t>
         </is>
       </c>
       <c r="V1" t="inlineStr">
         <is>
           <t>demo_kit_angle</t>
         </is>
       </c>
       <c r="W1" t="inlineStr">
         <is>
           <t>manual_notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>clinic_4e9ebcbd5167592d98443f41</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Salon Miami</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>1110 W Flagler St, Miami, FL 33130, USA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>http://lachobarber.booksy.com/h</t>
+        </is>
+      </c>
+      <c r="H2" t="n">
+        <v>5</v>
+      </c>
+      <c r="I2" t="n">
+        <v>271</v>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Appointments</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>https://booksy.com/en-us/account/appointments</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>+1-305-684-4033</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>help.us@booksy.com</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/booksybiz
+facebook: https://www.facebook.com/booksypolska</t>
+        </is>
+      </c>
+      <c r="O2" t="n">
+        <v>94</v>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Appointments入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>clinic_2b831a1f10ce55dc8c1fbc25</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Chic &amp; Co. Studio</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>125 E Broad St A, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>https://www.chicandcostudio.com</t>
+        </is>
+      </c>
+      <c r="H3" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I3" t="n">
+        <v>171</v>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>Services | Book Now</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>https://chicandcostudio.com/services-%7C-book-now</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>+1-912-465-0351</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>filler@godaddy.com</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/chic.co.studio
+instagram: https://www.instagram.com/chic.co.studio
+tiktok: https://www.tiktok.com/@chiccostudio</t>
+        </is>
+      </c>
+      <c r="O3" t="n">
+        <v>85</v>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Services | Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>clinic_0cddcc5423e35e1fbb3dbdfd</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Mane 18 Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>629 Furys Ferry Rd, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>http://www.manexviii.com</t>
+        </is>
+      </c>
+      <c r="H4" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I4" t="n">
+        <v>296</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>https://phorest.com/book/salons/mane18salonspa</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>+1-706-814-7280</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>hello@manexviii.com</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/manexviii
+facebook: https://www.facebook.com/manexviii
+tiktok: https://www.tiktok.com/@maneeighteen
+instagram: https://www.instagram.com/kesslerdavishair
+instagram: https://www.instagram.com/manebabebritt
+instagram: http://www.instagram.com/hairbystormz
+instagram: https://www.instagram.com/muahbycam
+instagram: https://www.instagram.com/manesbymorg_
+instagram: https://www.instagram.com/hairbyhalezzz_
+instagram: https://www.instagram.com/peypaintshair
+instagram: https://www.instagram.com/oliviaanne.hair
+instagram: http://www.instagram.com/gerryfuller_hair
+instagram: https://www.instagram.com/manesbybrooke_
+instagram: https://www.instagram.com/kissedbyclaire
+instagram: https://www.instagram.com/realhairrr_
+instagram: https://www.instagram.com/manesbychan
+instagram: https://www.instagram.com/taylerwrighthair
+instagram: https://www.instagram.com/hair.bylaurav
+instagram: https://www.instagram.com/skin_by_melissa_
+instagram: https://www.instagram.com/hairxcarolyn
+instagram: https://www.instagram.com/christyleigh_lashes
+instagram: https://www.instagram.com/_akbeautyyy_
+instagram: https://www.instagram.com/marramcintire</t>
+        </is>
+      </c>
+      <c r="O4" t="n">
+        <v>82</v>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>clinic_af2127f0fca05d5c87439ba0</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Ninette Hair Studio</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>450 SW 8th St, Miami, FL 33130, USA</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>http://ninettestudio.com</t>
+        </is>
+      </c>
+      <c r="H5" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I5" t="n">
+        <v>261</v>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>https://www.ninettestudio.com/book-now</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>+1-786-953-6667</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>nfo@ninettehairstudio.com</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/ninettehairstudio
+instagram: https://www.instagram.com/ninettehairstudio</t>
+        </is>
+      </c>
+      <c r="O5" t="n">
+        <v>94</v>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>clinic_a0c28d2279bb5d2396775403</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Melrose &amp; McQueen - Savannah</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2222 Bull St 2nd Floor, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>http://www.mmq.cool</t>
+        </is>
+      </c>
+      <c r="H6" t="n">
+        <v>5</v>
+      </c>
+      <c r="I6" t="n">
+        <v>572</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>CONTACT</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>https://www.melroseandmcqueen.com/contact</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>+1-912-667-1751</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>hellosav@mmq.cool</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>instagram: https://instagram.com/melrosemcqueen
+instagram: https://instagram.com/jessicawrighthair
+instagram: https://instagram.com/kristoyo
+instagram: https://instagram.com/jasminejun
+instagram: https://instagram.com/laurafknrules
+instagram: https://instagram.com/vallehair
+instagram: https://instagram.com/kaylanspell
+instagram: https://instagram.com/dwb.hair
+instagram: https://instagram.com/mistidoeshair
+instagram: https://instagram.com/helena_banana_
+instagram: https://instagram.com/kianahansonhair
+instagram: https://instagram.com/bydianetdiaz
+instagram: https://instagram.com/karson.hair
+instagram: https://instagram.com/madimillz_
+instagram: https://instagram.com/gitty_gogo
+instagram: https://instagram.com/chels.espihair
+instagram: https://instagram.com/hairby.lauren.spunich
+instagram: https://instagram.com/Mary_Landers
+instagram: https://instagram.com/rabidcuts1.0
+instagram: https://instagram.com/Sincerely.mi_
+instagram: https://instagram.com/so_freckin_random
+instagram: https://instagram.com/leighanne.hair.atl
+instagram: https://instagram.com/luckilexx
+instagram: https://instagram.com/hairacely
+instagram: https://instagram.com/kybysimone
+instagram: https://instagram.com/chellibgoode
+instagram: https://instagram.com/hairlife_byjackied
+instagram: https://instagram.com/_miquelxantonio_
+instagram: https://instagram.com/hairstylistnoemi
+instagram: https://instagram.com/thatmanebyzen
+instagram: https://instagram.com/vividwizardanna</t>
+        </is>
+      </c>
+      <c r="O6" t="n">
+        <v>84</v>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有CONTACT入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>clinic_d0271f59f35855f8a61ee1af</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>His &amp; Her Hair Salon</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>3830 Washington Rd #14, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>http://augustahair.com</t>
+        </is>
+      </c>
+      <c r="H7" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I7" t="n">
+        <v>349</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>http://augustahair.mysalononline.com/booking</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>+1-706-736-4247</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>hisherhairsalon@gmail.com</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/hisandherhairsalon
+facebook: http://fb.me/hisandherhairsalon
+instagram: http://instagram.com/hisherhairsalon
+instagram: https://www.instagram.com/morganisorange.hair
+instagram: https://www.instagram.com/hairbyloganscott
+instagram: https://www.instagram.com/haleyking_hair
+instagram: https://www.instagram.com/endlessbeauty_byirene
+instagram: https://www.instagram.com/thehairgardener_ens</t>
+        </is>
+      </c>
+      <c r="O7" t="n">
+        <v>81</v>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>clinic_0d1a15f2456e53e4a328cea0</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Gio Moros Miami</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>181 NE 22nd St, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>http://www.giomoros.com</t>
+        </is>
+      </c>
+      <c r="H8" t="n">
+        <v>5</v>
+      </c>
+      <c r="I8" t="n">
+        <v>202</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>https://www.fresha.com/es/a/gio-moros-miami-miami-181-ne-22nd-street-sosp6rsu/all-offer?menu=true&amp;pId=598420</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>+1-786-908-6118</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>giomorosmiami@gmail.com</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/giomorosmiami</t>
+        </is>
+      </c>
+      <c r="O8" t="n">
+        <v>93</v>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>clinic_2d662c3e3de85b9596c72eeb</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Upscale Hair Salon &amp; Boutique</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2816 Bee Rd, Savannah, GA 31404, USA</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>31404</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>http://laceysingleton.booksy.com/a</t>
+        </is>
+      </c>
+      <c r="H9" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="I9" t="n">
+        <v>68</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>Excellent service from start to finish! He was very flexible and accommodating with my schedule, arrived prepared, an...</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>https://booksy.com/en-us/1306754_tv-mounting-by-dee_professional-services_123099_nashville-davidson#ba_s=ar_1</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>+1-912-346-3190</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>help.us@booksy.com</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/booksybiz
+facebook: https://www.facebook.com/booksypolska</t>
+        </is>
+      </c>
+      <c r="O9" t="n">
+        <v>81</v>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Excellent service from start to finish! He was very flexible and accommodating with my schedule, arrived prepared, an...入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>clinic_9d9912f203df5a7fa38e2c64</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Jazzy Hair Studio</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>1726 Wrightsboro Rd, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>http://www.jazzyhairstudio.com</t>
+        </is>
+      </c>
+      <c r="H10" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="I10" t="n">
+        <v>97</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>Contact us</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>https://www.jazzyhairstudio.com/contact-us/</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>+1-706-736-9500</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>jazzyhairstudio@comcast.net</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/jazzyhairstudio</t>
+        </is>
+      </c>
+      <c r="O10" t="n">
+        <v>79</v>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Contact us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>clinic_2fa09ab487195b698bcf6133</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Welcome Beauty Salon</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>117 NE 2nd Ave, Miami, FL 33132, USA</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>33132</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>http://www.welcomebeauty.us</t>
+        </is>
+      </c>
+      <c r="H11" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I11" t="n">
+        <v>398</v>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>BOOK APPOINTMENT NOW</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>https://getsquire.com/booking/book/welcome-beauty-miami</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>+1-305-372-1449</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>welcomebeautymiami@gmail.com</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/welcome.beautymiami</t>
+        </is>
+      </c>
+      <c r="O11" t="n">
+        <v>93</v>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK APPOINTMENT NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>clinic_3aeb1c8aea0659b38eba9c65</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Enchanted Salon</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>1094-D, Eisenhower Dr, Savannah, GA 31406, USA</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>31406</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>http://www.enchantedsalonsav.com</t>
+        </is>
+      </c>
+      <c r="H12" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I12" t="n">
+        <v>68</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K12" t="inlineStr">
+        <is>
+          <t>https://lanemakeupartistry.com/</t>
+        </is>
+      </c>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>+1-912-921-9539</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>enchantedsalonsav@gmail.com</t>
+        </is>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/enchantedsalonsav
+instagram: https://www.instagram.com/enchantedsalonsav
+facebook: https://www.facebook.com/wix
+instagram: https://www.instagram.com/wix
+instagram: https://www.instagram.com/enchantedbyjess
+instagram: https://www.instagram.com/lane_makeupartistry
+instagram: https://www.instagram.com/gabbyrosehair_
+instagram: https://www.instagram.com/nail.art.by.libby
+instagram: https://www.instagram.com/hairbycarolinebird
+instagram: https://www.instagram.com/styledbyameliaclaire
+instagram: https://www.instagram.com/madebymaddyp
+instagram: https://www.instagram.com/artistryxhaileesnow
+instagram: https://www.instagram.com/lunabeautycovenant
+instagram: https://www.instagram.com/hair.bylisab
+instagram: https://www.instagram.com/emilyxhairco</t>
+        </is>
+      </c>
+      <c r="O12" t="n">
+        <v>80</v>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>clinic_5ff9acd61eb353299d642b13</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>A Taste of T Salon</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>519 Pleasant Home Rd Bldg A-4, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>http://www.atotsalon.com</t>
+        </is>
+      </c>
+      <c r="H13" t="n">
+        <v>5</v>
+      </c>
+      <c r="I13" t="n">
+        <v>131</v>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K13" t="inlineStr">
+        <is>
+          <t>https://www.atotsalon.com/services</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t>+1-706-748-8674</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>admin@atotsalon.com</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>instagram: http://instagram.com/atotsalon
+youtube: http://www.youtube.com/@atotsalon
+facebook: http://facebook.com/atotsalon</t>
+        </is>
+      </c>
+      <c r="O13" t="n">
+        <v>79</v>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>clinic_cf0753d108d9543985f0d792</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>ContestaRockHair Miami</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>5040 NE 2nd Ave, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>http://www.contestarockhair.com</t>
+        </is>
+      </c>
+      <c r="H14" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I14" t="n">
+        <v>195</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>Contacts</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>https://contestarockhair.com/contacts/</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>+1-786-353-2355</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>testaccio@contestarockhair.com</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/contestarockhair
+instagram: https://www.instagram.com/contestarockhair
+youtube: https://www.youtube.com/user/contestarockhair
+youtube: http://www.youtube.com/embed/jXjON-6SRjM
+youtube: https://www.youtube.com/watch
+facebook: https://www.facebook.com/ContestaRockHair
+facebook: https://www.facebook.com/hotelbutterfly</t>
+        </is>
+      </c>
+      <c r="O14" t="n">
+        <v>93</v>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Contacts入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>clinic_c04a4003565c579d8a3d91cb</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>River Sense</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>117 E River St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>https://www.riversensesavannah.com</t>
+        </is>
+      </c>
+      <c r="H15" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I15" t="n">
+        <v>532</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>https://www.riversensesavannah.com/contact</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>+1-912-349-3278</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>oakbeautyllc@gmail.com</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>x: https://x.com/Kerroudjm</t>
+        </is>
+      </c>
+      <c r="O15" t="n">
+        <v>80</v>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>clinic_c11b35b7027f556bb942bb54</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Salon Vintage</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>2709 Mike Padgett Hwy, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>http://www.salonvintagega.com</t>
+        </is>
+      </c>
+      <c r="H16" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I16" t="n">
+        <v>134</v>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>https://www.fresha.com/book-now/salon-vintage-sa08rvxz/all-offer?pId=16324</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>+1-706-790-4895</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>filler@godaddy.com</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr"/>
+      <c r="O16" t="n">
+        <v>79</v>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>clinic_b2ab8a1c3d985e9ca794392d</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>True Hair Miami Salon</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>3449 NE 1st Ave, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>https://truehairmiami.zoca.com</t>
+        </is>
+      </c>
+      <c r="H17" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I17" t="n">
+        <v>218</v>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>ChatGPT</t>
+        </is>
+      </c>
+      <c r="K17" t="inlineStr">
+        <is>
+          <t>https://chatgpt.com/?q=Tell%20me%20about%20True%20Hair%20Miami%20Salon%20located%20at%203449%20Northeast%201st%20Avenue%2C%20Miami%2C%20FL%2C%2033137.%20What%20services%20do%20they%20offer%2C%20what%20do%20customers%20say%20in%20reviews%2C%20and%20how%20can%20I%20book%20an%20appointment%3F</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
+        <is>
+          <t>+1-305-921-4238</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>ellie@truehairmiami.com</t>
+        </is>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/TrueHairMiamiSalon
+instagram: https://www.instagram.com/truehairmiami</t>
+        </is>
+      </c>
+      <c r="O17" t="n">
+        <v>92</v>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有ChatGPT入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>clinic_4cc5bd97ea9c5830a954bee4</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Salon Aqua</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>444 Drayton St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>http://www.salonaqua.net</t>
+        </is>
+      </c>
+      <c r="H18" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I18" t="n">
+        <v>115</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K18" t="inlineStr">
+        <is>
+          <t>https://www.salonaqua.net/book-now</t>
+        </is>
+      </c>
+      <c r="L18" t="inlineStr">
+        <is>
+          <t>+1-912-232-7776</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>salonaqua@gmail.com</t>
+        </is>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/salonaqua
+instagram: https://instagram.com/salonaquasav</t>
+        </is>
+      </c>
+      <c r="O18" t="n">
+        <v>78</v>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>clinic_98a3b90a87c85339aee05b01</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>The Luxe Hair &amp; Beauty</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>3435 Wrightsboro Rd #1106, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>http://theluxe706.com</t>
+        </is>
+      </c>
+      <c r="H19" t="n">
+        <v>5</v>
+      </c>
+      <c r="I19" t="n">
+        <v>24</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>Book Online</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>https://www.theluxe706.com/book-online</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>+1-908-636-0837</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>theluxe706@gmail.com</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>instagram: http://www.instagram.com/theluxe706
+facebook: https://www.facebook.com/profile.php
+instagram: https://www.instagram.com/theluxe706
+tiktok: https://www.tiktok.com/@theluxe706</t>
+        </is>
+      </c>
+      <c r="O19" t="n">
+        <v>78</v>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Book Online入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>clinic_a52d2c6c6c1a53c998005c24</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Beauty Shop Miami</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>8361 NE 2nd Ave, Miami, FL 33138, USA</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>https://www.beautyshopmiami.com</t>
+        </is>
+      </c>
+      <c r="H20" t="n">
+        <v>5</v>
+      </c>
+      <c r="I20" t="n">
+        <v>185</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>https://www.phorest.com/salon/beautyshopmiami</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>+1-305-603-7253</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>info@beautyshopmiami.com</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/beautyshopmiami
+facebook: https://www.facebook.com/beautyshopmiami2022
+instagram: https://www.instagram.com/drew_matic</t>
+        </is>
+      </c>
+      <c r="O20" t="n">
+        <v>91</v>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>clinic_2de686f6e5f55b2da15197c3</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Dillard's Salon &amp; Spa at Augusta Mall</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>3450 Wrightsboro Rd, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>https://www.augustamall.com/en/directory/dillard-s-hair-salon-18268.html</t>
+        </is>
+      </c>
+      <c r="H21" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I21" t="n">
+        <v>27</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>Contact us</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>https://www.augustamall.com/en/contact-us</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>+1-706-481-8866</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>press@ggp.com</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/AugustaMall
+instagram: https://www.instagram.com/augustamall</t>
+        </is>
+      </c>
+      <c r="O21" t="n">
+        <v>77</v>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Contact us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>clinic_3a291dba6b0d53a6b44a5611</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Widow's Peak Salon</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>2305 Habersham St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>https://widowspeakstudio.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="H22" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I22" t="n">
+        <v>139</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K22" t="inlineStr">
+        <is>
+          <t>https://widowspeakstudio.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L22" t="inlineStr">
+        <is>
+          <t>+1-912-724-0863</t>
+        </is>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/widowspeaksalonstudio
+instagram: https://www.instagram.com/widowspeaksav
+instagram: https://www.instagram.com/evylthehairenchantress
+instagram: https://www.instagram.com/aisley.16_cosmetics
+instagram: https://www.instagram.com/steelvictoriahair</t>
+        </is>
+      </c>
+      <c r="O22" t="n">
+        <v>75</v>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>clinic_fec4f863b35353ff84143494</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Siutse Hair Extensions</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>210 Aragon Avenue Coral Gables, Miami, FL 33134, USA</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>33134</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>http://www.siutsehairextensions.com</t>
+        </is>
+      </c>
+      <c r="H23" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I23" t="n">
+        <v>1112</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>Appointment</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>https://booking.mangomint.com/299636</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>+1-305-456-2989</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>miami@siutse.com</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/siutsemiami
+facebook: https://www.facebook.com/HairExtensionsMiami
+instagram: http://instagram.com/siutsemiami
+tiktok: https://www.tiktok.com/@siutsemiami</t>
+        </is>
+      </c>
+      <c r="O23" t="n">
+        <v>91</v>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Appointment入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>clinic_a4defa76cbf650df99529ffc</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Halo Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>1122 Broad St, Augusta, GA 30901, USA</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>30901</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>http://haloaugusta.com</t>
+        </is>
+      </c>
+      <c r="H24" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I24" t="n">
+        <v>816</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>Book Online</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>https://phorest.com/book/salons/haloasalonandspallc</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>+1-706-828-4856</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>halosalonaugusta@gmail.com</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/halosalonaugusta
+facebook: https://www.facebook.com/HaloSalonSpaAugusta
+instagram: http://instagram.com/halosalonaugusta</t>
+        </is>
+      </c>
+      <c r="O24" t="n">
+        <v>77</v>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Book Online入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>clinic_bd8a530fe20359bf81dd7bcf</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Demi Rae Hair Salon</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>401 Mall Blvd Unit 103, Savannah, GA 31406, USA</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>31406</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>http://demiraehair.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="H25" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I25" t="n">
+        <v>180</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>https://demiraehair.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>+1-912-736-7365</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/DemiRaeHairSalon
+instagram: https://www.instagram.com/DemiRaeHairSalon</t>
+        </is>
+      </c>
+      <c r="O25" t="n">
+        <v>75</v>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>clinic_2ba8f5aaef105fefa995879a</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Assembly Hair Salon</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>7242 Biscayne Blvd 2nd floor, Miami, FL 33138, USA</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>http://www.assemblymiami.com</t>
+        </is>
+      </c>
+      <c r="H26" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I26" t="n">
+        <v>250</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>READ OUR APPOINTMENT INFORMATION AND CANCELLATION POLICY</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>https://www.assemblymiami.com/policy</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>+1-786-518-2270</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>hello@assemblymiami.com</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/assemblymiami
+facebook: https://www.facebook.com/assemblymiami
+tiktok: https://www.tiktok.com/@assemblymiami
+instagram: https://instagram.com/andinohair
+instagram: https://instagram.com/evataiibi
+instagram: https://instagram.com/niseeglams
+instagram: https://instagram.com/cynthiarayn
+instagram: https://instagram.com/nathanbegimhair</t>
+        </is>
+      </c>
+      <c r="O26" t="n">
+        <v>90</v>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有READ OUR APPOINTMENT INFORMATION AND CANCELLATION POLICY入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>clinic_e001ee1c4eb75b84a4a09a81</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Salon at Surrey</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>351 Highland Ave, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>https://salonatsurrey.com</t>
+        </is>
+      </c>
+      <c r="H27" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I27" t="n">
+        <v>601</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>Appointments</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>https://salonatsurrey.com/appointments</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>+1-706-364-1969</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>info@salonatsurrey.com</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/SalonAtSurrey
+instagram: http://instagram.com/SalonatSurrey</t>
+        </is>
+      </c>
+      <c r="O27" t="n">
+        <v>77</v>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Appointments入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>clinic_982c2dffcd6b5a3f8675b117</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Sola Salons</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>2400 Bull St Ste 2, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>https://www.solasalonstudios.com/locations/downtown-starland-district</t>
+        </is>
+      </c>
+      <c r="H28" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="I28" t="n">
+        <v>9</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>Contact us</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>https://www.solasalonstudios.com/contact-us</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>+1-912-303-7221</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>hello@solasalonstudios.com</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>instagram: https://instagram.com/solasalons
+facebook: https://www.facebook.com/solasalons
+tiktok: https://www.tiktok.com/@solasalons
+linkedin: https://www.linkedin.com/company/solasalons
+youtube: https://www.youtube.com/channel/UCJ8sL_G0TVCYC1irp3HpyZg
+facebook: https://www.facebook.com/solasalonssavannahhiltonhead
+instagram: https://www.instagram.com/solasavannah</t>
+        </is>
+      </c>
+      <c r="O28" t="n">
+        <v>73</v>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Contact us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>clinic_58543b08ca7156d8a47110ec</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Salon Ethos</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>3301 NE 1st Ave Ste 102, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>http://www.ethosmiami.com</t>
+        </is>
+      </c>
+      <c r="H29" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I29" t="n">
+        <v>1120</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K29" t="inlineStr">
+        <is>
+          <t>http://phore.st/KChS5</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>+1-786-574-9609</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>info@ethosmiami.com</t>
+        </is>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/ethosmiami
+facebook: https://www.facebook.com/ethosmiami
+youtube: https://www.youtube.com/@salonethos
+tiktok: https://www.tiktok.com/@salon.ethos</t>
+        </is>
+      </c>
+      <c r="O29" t="n">
+        <v>90</v>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>clinic_095c5b8e355c524ca09109a2</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Trendz Salon and Wig and Topper Shop</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>3670 River Watch Pkwy, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>https://trendzsalonaugusta.com</t>
+        </is>
+      </c>
+      <c r="H30" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I30" t="n">
+        <v>194</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>Contact Us</t>
+        </is>
+      </c>
+      <c r="K30" t="inlineStr">
+        <is>
+          <t>https://trendzsalonaugusta.com/contact-us</t>
+        </is>
+      </c>
+      <c r="L30" t="inlineStr">
+        <is>
+          <t>+1-706-496-7629</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/119276851465656
+instagram: https://www.instagram.com/trendzsalonaugusta</t>
+        </is>
+      </c>
+      <c r="O30" t="n">
+        <v>75</v>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Contact Us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>clinic_b1374cb483df56a1b1ea9dcf</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>B Street Salon</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>418 E Broughton St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>http://www.bstreetsalon.net</t>
+        </is>
+      </c>
+      <c r="H31" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I31" t="n">
+        <v>56</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>https://www.bstreetsalon.net/contact-10</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>+1-912-443-0043</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>bstreetsalon@comcast.net</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/bstreetsalonusa</t>
+        </is>
+      </c>
+      <c r="O31" t="n">
+        <v>72</v>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Contact入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>clinic_86c458b3c52b5ee6b3b56d94</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>GG Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>9063 Biscayne Blvd, Miami, FL 33138, USA</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>http://ggsalonspa.com</t>
+        </is>
+      </c>
+      <c r="H32" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I32" t="n">
+        <v>265</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>https://www.phorest.com/salon/ggsalonspa</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>+1-305-759-9710</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>info@ggsalonspa.com</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/ggsalonspa
+facebook: https://www.facebook.com/ggsalonandspa
+tiktok: http://tiktok.com/ggsalonspa
+facebook: http://facebook.com/ggsalonandspa
+instagram: http://instagram.com/ggsalonspa
+tiktok: http://www.tiktok.com/ggsalonspa</t>
+        </is>
+      </c>
+      <c r="O32" t="n">
+        <v>90</v>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>clinic_24a6919d30815ea8ab18d34e</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Ambience Salon, Augusta</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>202 Hudson Trace, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>http://www.ambienceaugusta.com</t>
+        </is>
+      </c>
+      <c r="H33" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I33" t="n">
+        <v>55</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>https://www.ambienceaugusta.com/contact</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>+1-706-733-2220</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>ambienceaugusta@gmail.com</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>instagram: http://www.instagram.com/ambienceaugusta
+facebook: http://www.facebook.com/ambienceaugusta</t>
+        </is>
+      </c>
+      <c r="O33" t="n">
+        <v>75</v>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Contact入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>clinic_b1b68eeb75ce528ca8f13668</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Salon Della Vita</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>128 W Liberty St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>http://www.salondellavita.com</t>
+        </is>
+      </c>
+      <c r="H34" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I34" t="n">
+        <v>82</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Book appointment</t>
+        </is>
+      </c>
+      <c r="K34" t="inlineStr">
+        <is>
+          <t>https://www.salondellavita.com/book-appointment</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>+1-912-231-0427</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>beauty@salondellavita.com</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr"/>
+      <c r="O34" t="n">
+        <v>72</v>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Book appointment入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>clinic_e8a799955cc55a42b7e54b39</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>House of Mane</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>58 NW 27th St, Miami, FL 33127, USA</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>33127</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>https://www.houseofmane.com</t>
+        </is>
+      </c>
+      <c r="H35" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I35" t="n">
+        <v>162</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>BOOK ONLINE</t>
+        </is>
+      </c>
+      <c r="K35" t="inlineStr">
+        <is>
+          <t>https://phorest.com/book/salons/houseofmane</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>+1-305-465-0998</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>hello@houseofmane.com</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>instagram: https://instagram.com/houseofmaneco
+tiktok: https://www.tiktok.com/@houseofmaneco
+instagram: https://www.instagram.com/ericaquincecolors
+instagram: https://www.instagram.com/beautybysarahe
+instagram: https://www.instagram.com/yourfavoritehairartist
+instagram: https://www.instagram.com/livj.beauty
+instagram: https://www.instagram.com/michellekowalskyhair
+instagram: https://www.instagram.com/mysticxhair
+instagram: https://www.instagram.com/lyndasbeauties
+instagram: https://www.instagram.com/deepkuttz
+instagram: https://www.instagram.com/jordanpolhair
+instagram: https://www.instagram.com/bribrancato
+instagram: https://www.instagram.com/carlenjonessignature
+instagram: https://www.instagram.com/kikicorbitthair
+instagram: https://www.instagram.com/looksbylhary
+instagram: https://www.instagram.com/thefloridastylist
+instagram: https://www.instagram.com/jay.delslay</t>
+        </is>
+      </c>
+      <c r="O35" t="n">
+        <v>90</v>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK ONLINE入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>clinic_2e5f8e7800a15b5189f96099</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Unique Vision Salon</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>1433 Stovall St, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>http://uvhairsalon.com</t>
+        </is>
+      </c>
+      <c r="H36" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I36" t="n">
+        <v>82</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>APPOINTMENTS</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>https://www.uvhairsalon.com/appointments</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>+1-706-945-0182</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>info@uvhairsalon.com</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>facebook: http://www.facebook.com/uvhairsalon
+x: http://www.twitter.com/mellytaylor84
+instagram: https://www.instagram.com/uniquevisionsalon
+youtube: https://www.youtube.com/channel/UCrTu5ojfIJ3mVtFocOP8tmA
+instagram: http://www.instagram.com/uv2326</t>
+        </is>
+      </c>
+      <c r="O36" t="n">
+        <v>75</v>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有APPOINTMENTS入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>clinic_09d37849f81c5437a11aaac9</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Jamie Dajuan Salon</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>25 E 40th St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>http://www.jamiedajuansalon.com</t>
+        </is>
+      </c>
+      <c r="H37" t="n">
+        <v>5</v>
+      </c>
+      <c r="I37" t="n">
+        <v>54</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Book Salon Appointment</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>https://www.jamiedajuansalon.com/contact</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>+1-706-566-5853</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/beautybyjamiedajuan
+facebook: https://www.facebook.com/Beautybyjamiedajuan</t>
+        </is>
+      </c>
+      <c r="O37" t="n">
+        <v>69</v>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Salon Appointment入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>clinic_acd16ae8d0a75447a082920e</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Studio-D Brickell</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>900 S Miami Ave #266, Miami, FL 33130, USA</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>https://studio-dbrickell.com</t>
+        </is>
+      </c>
+      <c r="H38" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1344</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>https://www.studio-dbrickell.com/contact</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>+1-305-349-4969</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/studiodmiami
+facebook: https://www.facebook.com/StudioDMiami</t>
+        </is>
+      </c>
+      <c r="O38" t="n">
+        <v>88</v>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>clinic_54c5909a26bd51caa2234ad7</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Salon Sano</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>1505 Monte Sano Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>http://www.salonsanoaugusta.com</t>
+        </is>
+      </c>
+      <c r="H39" t="n">
+        <v>5</v>
+      </c>
+      <c r="I39" t="n">
+        <v>427</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>http://salonsanoaugusta.glossgenius.com/</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>+1-706-825-9755</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/SalonSanoAugusta
+instagram: https://www.instagram.com/salon_sano_
+tiktok: https://www.tiktok.com/@salon_sano</t>
+        </is>
+      </c>
+      <c r="O39" t="n">
+        <v>74</v>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>clinic_6a00be1d89f75459960b714f</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Salon Studio FM</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>5521 Abercorn St #300, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>https://studiofm.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="H40" t="n">
+        <v>5</v>
+      </c>
+      <c r="I40" t="n">
+        <v>175</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>https://studiofm.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>+1-912-201-1076</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/salon.studiofm</t>
+        </is>
+      </c>
+      <c r="O40" t="n">
+        <v>69</v>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>clinic_fc7283da9b6b5e44aafa2aea</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>The Curl Whisperer</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2211 SW 22nd St, Miami, FL 33145, USA</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>33145</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>http://linktr.ee/thecurlwhisperer</t>
+        </is>
+      </c>
+      <c r="H41" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I41" t="n">
+        <v>793</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Schedule and auto-post Hands-free, hassle-free social media planning</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>https://linktr.ee/features/social-planner</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>+1-305-331-4053</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>tiktok: https://www.tiktok.com/@linktr.ee
+instagram: https://www.instagram.com/linktr.ee
+tiktok: https://www.tiktok.com/tag/weekendplans
+tiktok: https://www.tiktok.com/tag/weekendvibes
+tiktok: https://www.tiktok.com/tag/nightout
+tiktok: https://www.tiktok.com/tag/girlsnight
+tiktok: https://www.tiktok.com/tag/fomo
+tiktok: https://www.tiktok.com/tag/nightlife
+tiktok: https://www.tiktok.com/tag/holidayplans
+tiktok: https://www.tiktok.com/tag/relatable
+tiktok: https://www.tiktok.com/tag/igstory
+tiktok: https://www.tiktok.com/tag/creator
+tiktok: https://www.tiktok.com/tag/hangouts
+tiktok: https://www.tiktok.com/tag/igstoryideas
+tiktok: https://www.tiktok.com/music/original-sound-7169732795537967874
+tiktok: https://www.tiktok.com/embed/v2/7169732725841071361
+youtube: https://www.youtube.com/channel/UCTkSLyZA83tEFvTz5pd9fxA/featured
+facebook: https://www.facebook.com/officialcurlwhisperer
+tiktok: https://www.tiktok.com/@officialcurlwhisperer</t>
+        </is>
+      </c>
+      <c r="O41" t="n">
+        <v>88</v>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Schedule and auto-post Hands-free, hassle-free social media planning入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>clinic_20aeb4f01ccd52488478deea</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>DJ and Co Salon, Spa &amp; Gifts Inc.</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>139 Davis Rd, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>http://www.djandco.net</t>
+        </is>
+      </c>
+      <c r="H42" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I42" t="n">
+        <v>347</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>Contact Us</t>
+        </is>
+      </c>
+      <c r="K42" t="inlineStr">
+        <is>
+          <t>https://djandco.net/contact-us/</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>+1-706-868-9400</t>
+        </is>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/pages/DJ-Company-Salon-Spa-Gifts/60557471614
+pinterest: https://pinterest.com/djandcompany</t>
+        </is>
+      </c>
+      <c r="O42" t="n">
+        <v>71</v>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Contact Us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>clinic_5ffb71a9b854584baa873527</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Color Boxx Hair Salon</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>5515 Waters Ave, Savannah, GA 31404, USA</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>31404</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>http://colorboxxsalon.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="H43" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I43" t="n">
+        <v>104</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K43" t="inlineStr">
+        <is>
+          <t>https://colorboxxsalon.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>+1-912-236-8900</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/colorboxxhairsalon</t>
+        </is>
+      </c>
+      <c r="O43" t="n">
+        <v>67</v>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>clinic_c58539713ea9508aa9fefb0a</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Shapes By Luke Hair MIAMI</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>1442 NE Miami Pl Ste 202, Miami, FL 33132, USA</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>33132</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>http://www.shapesbyluke.com</t>
+        </is>
+      </c>
+      <c r="H44" t="n">
+        <v>5</v>
+      </c>
+      <c r="I44" t="n">
+        <v>369</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Book Online</t>
+        </is>
+      </c>
+      <c r="K44" t="inlineStr">
+        <is>
+          <t>https://book.squareup.com/appointments/deiijqy7w6b2e0/location/1Q32TRHK9PZ9K/services?buttonTextColor=000000&amp;color=7fb5bb&amp;locale=en&amp;referrer=so</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>+1-305-791-7254</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>shapesbyluke@gmail.com</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/shapesbyluke
+tiktok: https://www.tiktok.com/@shapes.by.luke.hair</t>
+        </is>
+      </c>
+      <c r="O44" t="n">
+        <v>88</v>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Online入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>clinic_752290df52e7589fbcd2d8e8</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Lutece Beauty Salon</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>1947 Olive Rd, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>http://www.thelutecebeautysalon.com</t>
+        </is>
+      </c>
+      <c r="H45" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I45" t="n">
+        <v>20</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
+          <t>https://www.thelutecebeautysalon.com/contact</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>+1-706-798-3456</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>perrinfrances@yahoo.com</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr"/>
+      <c r="O45" t="n">
+        <v>71</v>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有Contact入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>clinic_434d82d63ff55d9c908dd3a6</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Andrew Williams Hair Salon</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2400 Bull St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>https://awhair.net</t>
+        </is>
+      </c>
+      <c r="H46" t="n">
+        <v>5</v>
+      </c>
+      <c r="I46" t="n">
+        <v>8</v>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>book now</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>https://www.vagaro.com/Users/BusinessWidget.aspx?enc=MMLjhIwJMcwFQhXLL7ifVOXt2Z90Qe4lv1PqGkXsCeskiSH3R5zPjOVKly6SHWkaCpn5Ol7QdyULIeCroVq7hh3keB9ROv1OcMfjEs6F66Gb3HCHadUPGBKZLexdLbAOGmVIEmv44rgaPo9mNFdIS9tiwwJC5UQkVVeQ0xc2ZZcv7Qu5hLZ926EcSmDjfx+C7a1qLGYnM0anX0Xc6sQggtrS10SqGm3XAlpAUKSD0XApNm7QwSzJsOu26e5ooaBZxOg258J+vfRIPgcHGoEp5dvyTByU5252WS7edCczG8/t/rikeephDG9/C5Bs8NtrwHSKy0RwgvhPc6EUu2kkHAKeUP09pzCpQ/WYHuvDfvjF8HemqXX6O9rL7zbX65M5aGirujPLB5B7sOi+7YzHECgrTbR4SUSZSzq/c5TaegeQEIyeVweFUZJzybotz1vHpxM9yo30sW0B6wolHdg80g==</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>+1-239-728-7509</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>andrew@awhair.net</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr"/>
+      <c r="O46" t="n">
+        <v>66</v>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达；官网有book now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>clinic_764d73b2b27f5d508bd3f295</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Aurora Salon and Spa</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>217 NE 82nd Terrace, Miami, FL 33138, USA</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>https://aurorasalonmiami.com</t>
+        </is>
+      </c>
+      <c r="H47" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I47" t="n">
+        <v>466</v>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>Book now</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>https://booking.mangomint.com/aurorasalonmiami</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>+1-645-251-8820</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>erika@aurorasalonmiami.com</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>instagram: http://instagram.com/aurorasalonmiami</t>
+        </is>
+      </c>
+      <c r="O47" t="n">
+        <v>88</v>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>clinic_3e9c6a806bb75d529cf1ebba</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Sugar &amp; Comb Salon</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>3228 Washington Rd unit b, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>http://www.sugarandcomb.com</t>
+        </is>
+      </c>
+      <c r="H48" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I48" t="n">
+        <v>85</v>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Contact Us</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>https://sugarandcomb.com/contact-us</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>+1-706-395-0166</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/342318559227002
+instagram: https://www.instagram.com/sugarandcombsalon</t>
+        </is>
+      </c>
+      <c r="O48" t="n">
+        <v>69</v>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Contact Us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>clinic_a64b7247d1165e86907e5df8</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Woodhouse Spa - Savannah</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>301 Passage Way Ste 102, Savannah, GA 31404, USA</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>31404</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>https://savannah.woodhousespas.com</t>
+        </is>
+      </c>
+      <c r="H49" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I49" t="n">
+        <v>129</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>https://na1.meevo.com/CustomerPortal/onlinebooking?tenantId=200426&amp;LocationId=203724</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>+1-912-821-2021</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/WoodhouseSpas
+instagram: https://www.instagram.com/woodhouse_spa_</t>
+        </is>
+      </c>
+      <c r="O49" t="n">
+        <v>65</v>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>clinic_6561800805db5ec7bf6fccf3</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Savanna Marie Salon</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2750 NW 3rd Ave Suite 20B, Miami, FL 33127, USA</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>33127</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>https://linktr.ee/savannamariesalon</t>
+        </is>
+      </c>
+      <c r="H50" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I50" t="n">
+        <v>168</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Schedule and auto-post Hands-free, hassle-free social media planning</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>https://linktr.ee/features/social-planner</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>+1-305-563-6581</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>tiktok: https://www.tiktok.com/@linktr.ee
+instagram: https://www.instagram.com/linktr.ee
+tiktok: https://www.tiktok.com/tag/weekendplans
+tiktok: https://www.tiktok.com/tag/weekendvibes
+tiktok: https://www.tiktok.com/tag/nightout
+tiktok: https://www.tiktok.com/tag/girlsnight
+tiktok: https://www.tiktok.com/tag/fomo
+tiktok: https://www.tiktok.com/tag/nightlife
+tiktok: https://www.tiktok.com/tag/holidayplans
+tiktok: https://www.tiktok.com/tag/relatable
+tiktok: https://www.tiktok.com/tag/igstory
+tiktok: https://www.tiktok.com/tag/creator
+tiktok: https://www.tiktok.com/tag/hangouts
+tiktok: https://www.tiktok.com/tag/igstoryideas
+tiktok: https://www.tiktok.com/music/original-sound-7169732795537967874
+tiktok: https://www.tiktok.com/embed/v2/7169732725841071361
+instagram: https://www.instagram.com/savannamarieofficial
+instagram: https://www.instagram.com/savannamariesalon</t>
+        </is>
+      </c>
+      <c r="O50" t="n">
+        <v>87</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Schedule and auto-post Hands-free, hassle-free social media planning入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>clinic_80d7f72889835418822b9505</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Bella Capelli Salon</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>229 Furys Ferry Rd #101, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>http://www.bellacapelliaugusta.com</t>
+        </is>
+      </c>
+      <c r="H51" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I51" t="n">
+        <v>123</v>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>Contact Us</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>http://www.bellacapelliaugusta.com/contact-us</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>+1-706-922-1890</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>instagram: http://instagram.com/bellacapelliaugusta</t>
+        </is>
+      </c>
+      <c r="O51" t="n">
+        <v>69</v>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Contact Us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>clinic_969040d4295054958bb0a721</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Village Hair Design</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>4 Skidaway Village Walk # C, Savannah, GA 31411, USA</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>31411</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>http://villagehairdesign.net</t>
+        </is>
+      </c>
+      <c r="H52" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I52" t="n">
+        <v>84</v>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Contact Us</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>https://www.villagehairdesign.net/contact</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>+1-912-598-1950</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/VillageHairDesignSavannah
+instagram: https://www.instagram.com/villagehairdesign1
+tiktok: https://www.tiktok.com/@villagehairdesignsav</t>
+        </is>
+      </c>
+      <c r="O52" t="n">
+        <v>63</v>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Contact Us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>clinic_ad8bfbdad82b577f928fd5ba</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>IGK SALON</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>56 NE 41st St, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>http://www.igkhair.com</t>
+        </is>
+      </c>
+      <c r="H53" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I53" t="n">
+        <v>985</v>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Get In Touch</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>https://www.igkhair.com/pages/help-center?hcUrl=%2Fen-US%2Fcontact</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>+1-305-573-5520</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>instagram: https://instagram.com/igkhair
+tiktok: https://tiktok.com/@igkhair
+facebook: https://facebook.com/igkhair
+pinterest: https://pinterest.com/igkhair
+youtube: https://www.youtube.com/@IGKHair
+instagram: https://instagram.com/aarongreniahair
+instagram: https://instagram.com/franckhair
+instagram: https://instagram.com/leohairofficial
+instagram: https://instagram.com/chasehair</t>
+        </is>
+      </c>
+      <c r="O53" t="n">
+        <v>87</v>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Get In Touch入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>clinic_297fe355c7ef5a33a1119408</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Sandra's Salon &amp; Spa, LLC</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>1620 Central Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>https://www.sandrassalon.net</t>
+        </is>
+      </c>
+      <c r="H54" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I54" t="n">
+        <v>19</v>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>+1-706-312-9063</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>sandrassalon07@gmail.com</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/sandrassalon.g</t>
+        </is>
+      </c>
+      <c r="O54" t="n">
+        <v>67</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>clinic_ae2d6ad6f987591cae0f51db</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Chapel Hair</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>219 E Broad St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>http://www.chapelhairsavannah.com</t>
+        </is>
+      </c>
+      <c r="H55" t="n">
+        <v>5</v>
+      </c>
+      <c r="I55" t="n">
+        <v>54</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>https://chapelhairsavannah.com/contactchapelhair</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>+1-912-335-8277</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>instagram: http://www.instagram.com/chapelhair912
+facebook: https://www.facebook.com/chapelhair912-102375157872879</t>
+        </is>
+      </c>
+      <c r="O55" t="n">
+        <v>63</v>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Contact入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>clinic_8578dbb43f595516a44afc68</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Trini Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>941 Brickell Ave, Miami, FL 33131, USA</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>33131</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>http://www.trinisalons.com</t>
+        </is>
+      </c>
+      <c r="H56" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I56" t="n">
+        <v>1970</v>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>BOOK AN APPOINTMENT</t>
+        </is>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>https://www.trinisalons.com/bookings</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>+1-786-220-7796</t>
+        </is>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>contact@trinisalons.com</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/trini_salons
+facebook: https://www.facebook.com/TriniSalons
+tiktok: https://www.tiktok.com/@trinisalonandspa</t>
+        </is>
+      </c>
+      <c r="O56" t="n">
+        <v>87</v>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有BOOK AN APPOINTMENT入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>clinic_af077854a7a95a11807dcdc1</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Infinity Beauty Bar Salon</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>1631 Gordon Hwy, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>http://myinfinitybeautybar.com</t>
+        </is>
+      </c>
+      <c r="H57" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I57" t="n">
+        <v>45</v>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>BOOK APPOINTMENT</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>https://www.myinfinitybeautybar.com/home-new</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>+1-706-834-1687</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>facebook: http://facebook.com/myinfinitybeautybar
+instagram: https://www.instagram.com/myinfinitybeautybar</t>
+        </is>
+      </c>
+      <c r="O57" t="n">
+        <v>65</v>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有BOOK APPOINTMENT入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>clinic_d8910fd23b65521c8271f6e9</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Kay O'Hair Salon Suite</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2400 Bull St Ste 20, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>https://kayohair.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="H58" t="n">
+        <v>5</v>
+      </c>
+      <c r="I58" t="n">
+        <v>21</v>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>https://kayohair.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>+1-912-414-7782</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/kayohair</t>
+        </is>
+      </c>
+      <c r="O58" t="n">
+        <v>62</v>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>clinic_d4d3f00d00eb56d5bc6962bd</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Sean Donaldson Hair - Brickell</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>701 S Miami Ave, Miami, FL 33130, USA</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>https://seandonaldsonhair.com</t>
+        </is>
+      </c>
+      <c r="H59" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I59" t="n">
+        <v>331</v>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>BOOK ONLINE</t>
+        </is>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>https://www.seandonaldsonhair.com/appointments</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>+1-786-646-9390</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/seandonaldson_hair</t>
+        </is>
+      </c>
+      <c r="O59" t="n">
+        <v>86</v>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有BOOK ONLINE入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>clinic_dd201809c51553318734fc1f</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>La Dolce Vita Salon + Spa</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>1208 George C Wilson Dr, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>https://idvaugusta.weebly.com</t>
+        </is>
+      </c>
+      <c r="H60" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="I60" t="n">
+        <v>54</v>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>https://idvaugusta.weebly.com/contact.html</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>+1-706-951-8717</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/ldvsalon
+instagram: https://www.instagram.com/ldvaugusta</t>
+        </is>
+      </c>
+      <c r="O60" t="n">
+        <v>65</v>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系；官网有Contact入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>clinic_8867787a7a995b2889a7404f</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Salon Elite</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>110 E 40th St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>https://salonelitedesigns.com</t>
+        </is>
+      </c>
+      <c r="H61" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I61" t="n">
+        <v>36</v>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>+1-912-507-7448</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>filler@godaddy.com</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr"/>
+      <c r="O61" t="n">
+        <v>62</v>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>官网公开邮箱可直接触达</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>clinic_a112ce3a4e4b51eba8ea49b5</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Nero Hair Salon</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2755 SW 27th Ave, Miami, FL 33133, USA</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>33133</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>http://thenerohairsalon.com</t>
+        </is>
+      </c>
+      <c r="H62" t="n">
+        <v>5</v>
+      </c>
+      <c r="I62" t="n">
+        <v>290</v>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>Contact Us</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>https://thenerohairsalon.com/contact</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>+1-786-359-4169</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/thenerohairsalon
+facebook: https://www.facebook.com/JosephNeroHair
+youtube: https://www.youtube.com/@nerohairsalon7456/videos</t>
+        </is>
+      </c>
+      <c r="O62" t="n">
+        <v>85</v>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Contact Us入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>clinic_65a9b5f7d50955f19bd981f2</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Parts Of Joi: Wellness and Beauty</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>526 Martin Luther King Jr Blvd, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>https://partsofjoi.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="H63" t="n">
+        <v>5</v>
+      </c>
+      <c r="I63" t="n">
+        <v>12</v>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>https://partsofjoi.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>+1-833-585-9433</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/ partsofjoi
+instagram: https://www.instagram.com/partsofjoi
+instagram: https://www.instagram.com/grooviiwondaland</t>
+        </is>
+      </c>
+      <c r="O63" t="n">
+        <v>61</v>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>clinic_3997b14c75f05298a842f9ad</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Heart &amp; Soul: A Shared Space</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>1867 Central Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>http://aheartandsoulspace.com</t>
+        </is>
+      </c>
+      <c r="H64" t="n">
+        <v>5</v>
+      </c>
+      <c r="I64" t="n">
+        <v>13</v>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>https://www.vagaro.com/spapure/services</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>+1-706-871-6469</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/profile.php
+instagram: https://www.instagram.com/aheartandsoulspace
+instagram: https://www.instagram.com/lunar_haircraft
+instagram: https://www.instagram.com/fabhairbyamanda
+facebook: https://www.facebook.com/fabhairbyamanda
+instagram: https://www.instagram.com/southernrootsbeautyshop
+facebook: https://www.facebook.com/southernrootsbeautyshop
+instagram: https://www.instagram.com/colorsandcutsbymelanie
+facebook: https://www.facebook.com/melanie.n.smith.3
+facebook: https://www.facebook.com/skincareandlashesbyangela
+instagram: https://www.instagram.com/spa_pure_</t>
+        </is>
+      </c>
+      <c r="O64" t="n">
+        <v>61</v>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>clinic_0a17b299285a50ea9fd9bf06</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Cris Beauty Salon</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>1170 SW 2nd Ave, Miami, FL 33130, USA</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>https://crisbeautysalonmiami.com</t>
+        </is>
+      </c>
+      <c r="H65" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I65" t="n">
+        <v>338</v>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>https://crishairsalon.square.site/makeup</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>+1-866-528-8870</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr"/>
+      <c r="O65" t="n">
+        <v>84</v>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>clinic_83ed11f3293452438e694485</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>1308 Studio</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>1308 Martin Luther King Jr Blvd, Savannah, GA 31415, USA</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>31415</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>http://www.studio1308.com</t>
+        </is>
+      </c>
+      <c r="H66" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I66" t="n">
+        <v>71</v>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>https://www.vagaro.com/1308studio</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>+1-912-800-0555</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/1308studiosalonspa
+tiktok: https://www.tiktok.com/@1308studio8
+facebook: https://www.facebook.com/profile.php</t>
+        </is>
+      </c>
+      <c r="O66" t="n">
+        <v>61</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>clinic_4b811f3f73c25ca48e79c7f9</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Cucumber &amp; Mint Spa - Surrey Center</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>469 B Highland Ave, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>http://www.cucumberandmint.com</t>
+        </is>
+      </c>
+      <c r="H67" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I67" t="n">
+        <v>208</v>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>+1-706-733-4546</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/cucumberandmint
+instagram: https://www.instagram.com/cucumberandmint</t>
+        </is>
+      </c>
+      <c r="O67" t="n">
+        <v>61</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>clinic_5e4a7be7640b5ec5a54d3966</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>DB STUDIO</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>24 NE 3rd Ave, Miami, FL 33132, USA</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>33132</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>https://www.dbstudiosalon.com</t>
+        </is>
+      </c>
+      <c r="H68" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I68" t="n">
+        <v>190</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>Book Your Appointment</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>https://www.dbstudiosalon.com/about</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>+1-786-420-1121</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/dbstudiomiami
+facebook: https://www.facebook.com/DBStudioMiami
+tiktok: https://www.tiktok.com/@dbstudiomiami
+youtube: https://www.youtube.com/channel/UCjRIJj-0iU4oX3XuQxJgDsA</t>
+        </is>
+      </c>
+      <c r="O68" t="n">
+        <v>84</v>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book Your Appointment入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>clinic_d17b42e4e3c459b29a246ed4</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Hello Gorgeous The Salon</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>604 E 67th St, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>http://www.hellogorgeousthesalon.com</t>
+        </is>
+      </c>
+      <c r="H69" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I69" t="n">
+        <v>68</v>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>www.hellogorgeousthesalon.com</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>http://www.hellogorgeousthesalon.com/home.cfm/page/contact-us.html</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>+1-912-352-3883</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr"/>
+      <c r="O69" t="n">
+        <v>61</v>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有www.hellogorgeousthesalon.com入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>clinic_4d0b005b8f5b57afb4a9d2c3</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Loc’d &amp; Loaded</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>3090 Deans Bridge Rd Ste B, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>https://locdanloaded.as.me</t>
+        </is>
+      </c>
+      <c r="H70" t="n">
+        <v>5</v>
+      </c>
+      <c r="I70" t="n">
+        <v>159</v>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>Schedule Appointment with Loc’d &amp; Loaded Locs and Detox., LLC</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>https://locdanloaded.as.me/schedule/cb584e5d</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>+1-760-844-4265</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr"/>
+      <c r="O70" t="n">
+        <v>61</v>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Schedule Appointment with Loc’d &amp; Loaded Locs and Detox., LLC入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>clinic_eed430561b375a418cf34436</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Elite Styles</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>222 NE 25th St #101, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>https://elitestyles.com</t>
+        </is>
+      </c>
+      <c r="H71" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I71" t="n">
+        <v>342</v>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>Schedule your visit</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>https://elitestyles.com/procedures</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>+1-305-571-7279</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/elitestyleshair
+instagram: https://www.instagram.com/elite.styles</t>
+        </is>
+      </c>
+      <c r="O71" t="n">
+        <v>84</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Schedule your visit入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>clinic_4af66ae97ccf5399b61266f2</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>The Hair Studio</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>115 Shartom Dr, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>http://theehairstudio.com</t>
+        </is>
+      </c>
+      <c r="H72" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="I72" t="n">
+        <v>31</v>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>https://www.theehairstudio.com/booking</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>+1-706-989-4247</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>instagram: https://instagram.com/thehairstudioaugusta
+facebook: https://www.facebook.com/TheHairStudioAugusta</t>
+        </is>
+      </c>
+      <c r="O72" t="n">
+        <v>60</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>clinic_c2a660ec91875ffc8b5b2970</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>York &amp; Co</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>19 E York St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>https://yorkandcosav.com</t>
+        </is>
+      </c>
+      <c r="H73" t="n">
+        <v>5</v>
+      </c>
+      <c r="I73" t="n">
+        <v>15</v>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>Book Now Book</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>https://yorkandcosav.glossgenius.com/book</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>+1-912-236-7577</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/yorkandcosavannah</t>
+        </is>
+      </c>
+      <c r="O73" t="n">
+        <v>59</v>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now Book入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>clinic_aa2a84ef2e085330ad66ae4c</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Le Hair Salon</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>8236 W Flagler St, Miami, FL 33144, USA</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>33144</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>https://lehairmiamisalon.com</t>
+        </is>
+      </c>
+      <c r="H74" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I74" t="n">
+        <v>485</v>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>https://app.squareup.com/appointments/book/skcm5i185hopsq/L39FR73TET65P/start</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>+1-786-803-5246</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>hello@lehairmiamisalon.com</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr"/>
+      <c r="O74" t="n">
+        <v>84</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>Tier A</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>A 档优先级，高潜力名单；官网公开邮箱可直接触达；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>clinic_faaa73b41af45f1d847f2eb4</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Daffodil Salon Studios</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>2610 Central Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>http://www.daffodilsalonstudios.com</t>
+        </is>
+      </c>
+      <c r="H75" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I75" t="n">
+        <v>52</v>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>BOOK NOW!</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>https://mysite.vagaro.com/daffodil-salon-studios</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>+1-706-945-8091</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/daffodil.salonstudios</t>
+        </is>
+      </c>
+      <c r="O75" t="n">
+        <v>60</v>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有BOOK NOW!入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>clinic_55a3833a8c2b5ef3bb6459ad</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Hairdo Salons Savannah</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>618 E Montgomery Cross Rd, Savannah, GA 31406, USA</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>31406</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>http://www.hair-docrew.com</t>
+        </is>
+      </c>
+      <c r="H76" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I76" t="n">
+        <v>122</v>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Book at this location →</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>https://hairdo42salon.glossgenius.com</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>+1-251-626-9225</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr"/>
+      <c r="O76" t="n">
+        <v>59</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book at this location →入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>clinic_8271c643d40058d5a5518d5f</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Europa Hair Studio</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>3530 Coral Wy Apt R-1, Miami, FL 33145, USA</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>33145</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>https://www.europahairstudio.com</t>
+        </is>
+      </c>
+      <c r="H77" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I77" t="n">
+        <v>750</v>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>https://www.europahairstudio.com/contact.php</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>+1-305-720-2277</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>instagram: http://instagram.com/europahairstudio
+facebook: https://www.facebook.com/europahairstudio
+x: https://twitter.com/europahair
+tiktok: https://www.tiktok.com/discover/europa-hair-studio-miami</t>
+        </is>
+      </c>
+      <c r="O77" t="n">
+        <v>82</v>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>clinic_ff17bc005d9950f89beeea36</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Shapers Hair &amp; Nail Salon</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>1064 Alexander Dr, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>http://www.shaperssalon.biz</t>
+        </is>
+      </c>
+      <c r="H78" t="n">
+        <v>5</v>
+      </c>
+      <c r="I78" t="n">
+        <v>27</v>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>Contact</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>https://places.thebest100hotels.com/contact/</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>+1-706-733-0033</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr"/>
+      <c r="O78" t="n">
+        <v>59</v>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Contact入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>clinic_8a0c7b5e6adc5d4984b14104</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>The Gray Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>5102 Paulsen St #8A, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>https://www.thegraysalonandspa.com</t>
+        </is>
+      </c>
+      <c r="H79" t="n">
+        <v>5</v>
+      </c>
+      <c r="I79" t="n">
+        <v>14</v>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>https://thegraysalonandspa.com/book-page</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>+1-912-250-8278</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/thegraysalon
+facebook: https://www.facebook.com/TheGraySalon
+tiktok: https://www.tiktok.com/@the.gray.salon.and.spa
+instagram: https://www.instagram.com/thegraysalonandspa
+facebook: https://www.facebook.com/thegraysalonandspa</t>
+        </is>
+      </c>
+      <c r="O79" t="n">
+        <v>56</v>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>clinic_970550ccd5df5184bb7789b4</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>1331 Hair Shop</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>3202 NE 2nd Ave, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>https://1331hairshop.com</t>
+        </is>
+      </c>
+      <c r="H80" t="n">
+        <v>5</v>
+      </c>
+      <c r="I80" t="n">
+        <v>241</v>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Book Now</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>https://book.squareup.com/appointments/am6jfga95wvgx5/location/L8R5DE3F95QVW/services</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>+1-786-896-1387</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr"/>
+      <c r="O80" t="n">
+        <v>81</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book Now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>clinic_6173033b239d5d79933e4841</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Zess Locs</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>2419 W Bay St, Savannah, GA 31415, USA</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>31415</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>https://m.facebook.com/zeola1976/photos</t>
+        </is>
+      </c>
+      <c r="H81" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="I81" t="n">
+        <v>123</v>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>+1-912-335-7461</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>facebook: https://m.facebook.com/help/1570260493519783
+facebook: https://m.facebook.com/help
+facebook: https://m.facebook.com/r.php
+facebook: https://m.facebook.com/login.php
+facebook: https://m.facebook.com/help/326039493343393
+facebook: https://m.facebook.com/help/2199421724162175
+facebook: https://m.facebook.com/help/1105851604342488
+facebook: https://m.facebook.com/help/1048160303264323
+facebook: https://m.facebook.com/help/1096111348024094
+facebook: https://m.facebook.com/help/1381198796134370
+facebook: https://m.facebook.com/help/2641682046017074
+facebook: https://m.facebook.com/help/3457847931131013
+facebook: https://m.facebook.com/help/338822495680245
+facebook: https://m.facebook.com/help/850462204155419
+facebook: https://m.facebook.com/help/3487040438008467
+facebook: https://m.facebook.com/help/907368596013605
+facebook: https://m.facebook.com/help/177066345680802
+facebook: https://m.facebook.com/language
+facebook: https://m.facebook.com/help/1225862334926252
+facebook: https://m.facebook.com/help/2118023971966318
+facebook: https://m.facebook.com/help/210310575676558
+facebook: https://m.facebook.com/help/486772934767829
+facebook: https://m.facebook.com/help/734864594628372
+facebook: https://m.facebook.com/help/1674717642789671
+facebook: https://m.facebook.com/help/181183045316843
+facebook: https://m.facebook.com/help/1181045243159511
+facebook: https://m.facebook.com/help/202924156415780
+facebook: https://m.facebook.com/help/210310575676558/list</t>
+        </is>
+      </c>
+      <c r="O81" t="n">
+        <v>55</v>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>clinic_ae66821c289750208e872f8e</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Maneline West Hair Studio</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>3601 Wrightsboro Rd, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>https://manelinehairstudio.com</t>
+        </is>
+      </c>
+      <c r="H82" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I82" t="n">
+        <v>71</v>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>+1-706-868-5598</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/pages/category/Hair-Salon/Mane-Line-West-Hair-Studio-296031480585988</t>
+        </is>
+      </c>
+      <c r="O82" t="n">
+        <v>53</v>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>clinic_da0d20dc5e2e5c92aed786ba</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Arte Hairstylist Salon</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>262 NE 1st St, Miami, FL 33132, USA</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>33132</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>https://artehairstylistsalon.com</t>
+        </is>
+      </c>
+      <c r="H83" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I83" t="n">
+        <v>138</v>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>SCHEDULE OF APPOINTMENT</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>https://artehairstylistsalon.com/contact-us</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>+1-305-373-1221</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>facebook: https://www.facebook.com/people/Arte-Hairstylist-Salon/100065709930578
+instagram: https://www.instagram.com/artebeautysalon</t>
+        </is>
+      </c>
+      <c r="O83" t="n">
+        <v>80</v>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有SCHEDULE OF APPOINTMENT入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>clinic_0bd5a05a7c9052c2ac0e8587</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Mirror Image Extensions Bar and Boutique LLC</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>1940 Mills B Ln Blvd B, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>http://www.sheaslays.as.me</t>
+        </is>
+      </c>
+      <c r="H84" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I84" t="n">
+        <v>39</v>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Schedule Appointment with Mirror Image Extensions Bar &amp; Boutique</t>
+        </is>
+      </c>
+      <c r="K84" t="inlineStr">
+        <is>
+          <t>https://sheaslays.as.me/schedule/c148e2a5</t>
+        </is>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>+1-912-707-0231</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr"/>
+      <c r="O84" t="n">
+        <v>53</v>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q84" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系；官网有Schedule Appointment with Mirror Image Extensions Bar &amp; Boutique入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>clinic_5ddb8d42dc7e5520a10afa73</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Shear Beauty Styling Salon</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>1824 Wylds Rd, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>http://www.shearbeautyaugusta.com</t>
+        </is>
+      </c>
+      <c r="H85" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="I85" t="n">
+        <v>71</v>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>+1-706-922-6310</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr"/>
+      <c r="O85" t="n">
+        <v>50</v>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>clinic_1fd27d6d4f5b591bb8f5b960</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Stubborn Hair</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>2700 N Miami Ave #701, Miami, FL 33127, USA</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>33127</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>http://stubbornhair.com</t>
+        </is>
+      </c>
+      <c r="H86" t="n">
+        <v>5</v>
+      </c>
+      <c r="I86" t="n">
+        <v>432</v>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>BOOK NOW</t>
+        </is>
+      </c>
+      <c r="K86" t="inlineStr">
+        <is>
+          <t>https://www.stubbornhair.com/book-an-appointment</t>
+        </is>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>+1-305-457-8272</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/stubbornhair</t>
+        </is>
+      </c>
+      <c r="O86" t="n">
+        <v>80</v>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q86" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有BOOK NOW入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>clinic_378ce8d656f151b3bc7b749a</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Hotheadz salon</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>312 Drayton St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>http://www.hotheadzsalon.net</t>
+        </is>
+      </c>
+      <c r="H87" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="I87" t="n">
+        <v>43</v>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>+1-912-661-3145</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>facebook: http://www.facebook.com/pages/HOTHEADZ-Salon/65148719142</t>
+        </is>
+      </c>
+      <c r="O87" t="n">
+        <v>52</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>clinic_84cd7b9ee3e4554a83d135c0</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Golden Hour Salon Co.</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>2907 Washington Rd #706, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>http://goldenhoursalonco.com</t>
+        </is>
+      </c>
+      <c r="H88" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I88" t="n">
+        <v>119</v>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>+1-706-339-6877</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr"/>
+      <c r="O88" t="n">
+        <v>48</v>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q88" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>clinic_3612129305f8568e8a40733d</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Rubia Correa Salon Miami</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>2690 NE 2nd Ave, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>https://rubiacorreasalon.com</t>
+        </is>
+      </c>
+      <c r="H89" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I89" t="n">
+        <v>225</v>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>Book now</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>https://wa.me/13058047114?text=Hi!%20I%20would%20like%20to%20schedule%20an%20appointment%20at%20Rubia%20Correa%20Salon.</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>+1-305-804-7114</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/rubia_correa</t>
+        </is>
+      </c>
+      <c r="O89" t="n">
+        <v>80</v>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q89" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>clinic_14ff7a0276eb5d1ca416036c</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Boho Hair &amp; Color Salon</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>1100 Eisenhower Dr Ste 15, Savannah, GA 31406, USA</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>31406</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>https://www.bohohaircolorsalon.com</t>
+        </is>
+      </c>
+      <c r="H90" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I90" t="n">
+        <v>274</v>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>+1-912-800-1785</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr"/>
+      <c r="O90" t="n">
+        <v>51</v>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>clinic_a5c1171292285e91975af288</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Augusta Stylist Jess</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>2330 Wrightsboro Rd, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>https://jessica-at-the-bee-hive.square.site</t>
+        </is>
+      </c>
+      <c r="H91" t="n">
+        <v>5</v>
+      </c>
+      <c r="I91" t="n">
+        <v>108</v>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>+1-706-834-8621</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr"/>
+      <c r="O91" t="n">
+        <v>48</v>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q91" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>clinic_6bb9637c427950c9b74fd4f0</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Hello Beauty Concept</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>701 Brickell Ave Lobby suite 103, Miami, FL 33131, USA</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>33131</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>http://www.hellobeautyconcept.com</t>
+        </is>
+      </c>
+      <c r="H92" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I92" t="n">
+        <v>204</v>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Book now</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>https://hbc.aurasalonware.com/login</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>+1-786-644-7022</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/hello.beautyconcept</t>
+        </is>
+      </c>
+      <c r="O92" t="n">
+        <v>80</v>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>分数达到 A 档线，但因缺少公开邮箱暂列 B 档；官网公开电话可直接联系；官网有Book now入口</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>clinic_e9c5836e06855c1fb9807c0e</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>40 Volume Salon + Spa</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>816 E 71st St, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>https://40volume.com/reserve-online</t>
+        </is>
+      </c>
+      <c r="H93" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I93" t="n">
+        <v>4073</v>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>+1-912-352-0077</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr"/>
+      <c r="O93" t="n">
+        <v>51</v>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>clinic_23bae5e3df2358df9306e790</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Bliss Salon and Spa</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>1432 Monte Sano Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>https://blisssalonaugusta.square.site</t>
+        </is>
+      </c>
+      <c r="H94" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I94" t="n">
+        <v>67</v>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>+1-706-231-4799</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr"/>
+      <c r="O94" t="n">
+        <v>47</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>clinic_860ebb4fe447581f8f16538d</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>STATUS Hair Studio - Brickell</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>777 Brickell Ave #170, Miami, FL 33131, USA</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>33131</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>https://www.status-hair.com</t>
+        </is>
+      </c>
+      <c r="H95" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I95" t="n">
+        <v>770</v>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>+1-305-306-8238</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>accessibility@status-hair.com</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr"/>
+      <c r="O95" t="n">
+        <v>79</v>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q95" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>clinic_9e313f92f2db5318874c07f6</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Roots Southern Salon</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>310 E Bay St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>https://rootssouthernsalon.com</t>
+        </is>
+      </c>
+      <c r="H96" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I96" t="n">
+        <v>1032</v>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>+1-912-239-5181</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr"/>
+      <c r="O96" t="n">
+        <v>50</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>clinic_13c62b44fc185fe9ae26e0e0</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>SmartStyle</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>3209 Deans Bridge Rd, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>https://www.smartstyle.com/locations/nearme/haircut/ga/augusta/3209-deans-bridge-rd/12476</t>
+        </is>
+      </c>
+      <c r="H97" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="I97" t="n">
+        <v>350</v>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>+1-706-792-1791</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr"/>
+      <c r="O97" t="n">
+        <v>46</v>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>clinic_dbec9ca48c93596e95b4f57a</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>STATUS Hair Salon - Midtown</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>2804 NE 2nd Ave, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>https://www.status-hair.com</t>
+        </is>
+      </c>
+      <c r="H98" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I98" t="n">
+        <v>395</v>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>+1-786-917-5329</t>
+        </is>
+      </c>
+      <c r="M98" t="inlineStr">
+        <is>
+          <t>accessibility@status-hair.com</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr"/>
+      <c r="O98" t="n">
+        <v>79</v>
+      </c>
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q98" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开邮箱可直接触达</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>clinic_33d3b79513125b1489d0a07c</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Shear Elegance Salon</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>10010 Abercorn St Suites 7B &amp; 7C, Savannah, GA 31406, USA</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>31406</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>http://www.shearelegancesavannah.com</t>
+        </is>
+      </c>
+      <c r="H99" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I99" t="n">
+        <v>133</v>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>+1-912-356-0033</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr"/>
+      <c r="O99" t="n">
+        <v>48</v>
+      </c>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q99" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>clinic_9c5ef238c7715b2d8fd44ab4</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Great Clips</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>2801 Washington Rd Ste 111, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>https://salons.greatclips.com/us/ga/augusta/2801-washington-rd</t>
+        </is>
+      </c>
+      <c r="H100" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="I100" t="n">
+        <v>246</v>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>+1-706-739-1099</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr"/>
+      <c r="O100" t="n">
+        <v>44</v>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>clinic_2252915278dc51f1a377587a</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>The Beauty Space Miami</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>2 Aragon Ave Ste 7, Miami, FL 33134, USA</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>33134</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>https://thebeautyspacemiami.com</t>
+        </is>
+      </c>
+      <c r="H101" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I101" t="n">
+        <v>153</v>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>+1-305-461-0020</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr"/>
+      <c r="O101" t="n">
+        <v>68</v>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q101" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>clinic_c91ceae90c4a5ed5b9f92cd4</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Nix Studio</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>3123 Bull St, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>https://instagram.com/nixstudiosav</t>
+        </is>
+      </c>
+      <c r="H102" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I102" t="n">
+        <v>21</v>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>+1-912-713-8228</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/accounts/emailsignup
+instagram: https://www.instagram.com/legal/privacy
+instagram: https://www.instagram.com/legal/terms
+instagram: https://www.instagram.com/popular
+instagram: https://www.instagram.com/web/lite
+facebook: https://www.facebook.com/help/instagram/261704639352628
+instagram: https://www.instagram.com/accounts/meta_verified</t>
+        </is>
+      </c>
+      <c r="O102" t="n">
+        <v>45</v>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q102" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>clinic_b98f788432895e1c88e48f07</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>JCPenney Salon</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>3450 Wrightsboro Rd, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>https://www.jcpenney.com/locations/ga/augusta/salon-augusta-ga-2258.html</t>
+        </is>
+      </c>
+      <c r="H103" t="n">
+        <v>4.3</v>
+      </c>
+      <c r="I103" t="n">
+        <v>115</v>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>+1-706-736-1201</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr"/>
+      <c r="O103" t="n">
+        <v>43</v>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q103" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>clinic_4db450ef1da5565d9a0b3d9b</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Buenos Aires Salon</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>1330 SW 8th St, Miami, FL 33135, USA</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>33135</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>http://instagram.com/buenosaires_haircuts</t>
+        </is>
+      </c>
+      <c r="H104" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I104" t="n">
+        <v>214</v>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>+1-786-712-8455</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/accounts/emailsignup
+instagram: https://www.instagram.com/legal/privacy
+instagram: https://www.instagram.com/legal/terms
+instagram: https://www.instagram.com/popular
+instagram: https://www.instagram.com/web/lite
+facebook: https://www.facebook.com/help/instagram/261704639352628
+instagram: https://www.instagram.com/accounts/meta_verified</t>
+        </is>
+      </c>
+      <c r="O104" t="n">
+        <v>66</v>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q104" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>clinic_9f1870b6508b5b159d65dd33</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>RESPITE HAIR CARE</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>312 Drayton St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>http://respitehaircare.com</t>
+        </is>
+      </c>
+      <c r="H105" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="I105" t="n">
+        <v>65</v>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>+1-912-657-7877</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr"/>
+      <c r="O105" t="n">
+        <v>45</v>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q105" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>clinic_4480d228b9515563b0f7f662</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>C &amp; A hair Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>2522 Wrightsboro Rd, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>https://www.cnasalonspa.com</t>
+        </is>
+      </c>
+      <c r="H106" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I106" t="n">
+        <v>24</v>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>+1-706-910-1182</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr"/>
+      <c r="O106" t="n">
+        <v>42</v>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q106" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>clinic_7034e90cfd7d509fb841f6b6</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Gabriel Samra Hair Salon</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>2268 Coral Wy, Miami, FL 33145, USA</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>33145</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>https://instagram.com/gabrielsamrahairsalon</t>
+        </is>
+      </c>
+      <c r="H107" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I107" t="n">
+        <v>1099</v>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>+1-305-774-1449</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/accounts/emailsignup
+instagram: https://www.instagram.com/legal/privacy
+instagram: https://www.instagram.com/legal/terms
+instagram: https://www.instagram.com/popular
+instagram: https://www.instagram.com/web/lite
+facebook: https://www.facebook.com/help/instagram/261704639352628
+instagram: https://www.instagram.com/accounts/meta_verified</t>
+        </is>
+      </c>
+      <c r="O107" t="n">
+        <v>66</v>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q107" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>clinic_5e54acf78f8558d38c905312</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Great Clips</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>5730 Ogeechee Rd Ste 190, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>https://salons.greatclips.com/us/ga/savannah/5730-ogeechee-rd</t>
+        </is>
+      </c>
+      <c r="H108" t="n">
+        <v>4</v>
+      </c>
+      <c r="I108" t="n">
+        <v>285</v>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>+1-912-236-2320</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr"/>
+      <c r="O108" t="n">
+        <v>44</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q108" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>clinic_456c12b1616a5a48a6a1e161</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Naturally Jacked Hair Studio</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>519 Pleasant Home Rd Bldg a-1, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>https://www.natjachair.com</t>
+        </is>
+      </c>
+      <c r="H109" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I109" t="n">
+        <v>35</v>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>+1-706-306-5225</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr"/>
+      <c r="O109" t="n">
+        <v>42</v>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>clinic_afc011d8771654a2a11aa142</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>James styles hair salón</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>8631 Coral Way Suite 128, Miami, FL 33155, USA</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>33155</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>https://james-styles.vercel.app</t>
+        </is>
+      </c>
+      <c r="H110" t="n">
+        <v>5</v>
+      </c>
+      <c r="I110" t="n">
+        <v>524</v>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>+1-305-588-1645</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/jamesstylesmiami
+facebook: https://www.facebook.com/jamesstylesmiami</t>
+        </is>
+      </c>
+      <c r="O110" t="n">
+        <v>66</v>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q110" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>clinic_cd85e6406b815190b7e7a87b</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Great Clips</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>5500 Abercorn St, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>https://salons.greatclips.com/us/ga/savannah/5500-abercorn-st</t>
+        </is>
+      </c>
+      <c r="H111" t="n">
+        <v>3.9</v>
+      </c>
+      <c r="I111" t="n">
+        <v>277</v>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>+1-912-352-7011</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr"/>
+      <c r="O111" t="n">
+        <v>44</v>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q111" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>clinic_49969c9fa3ea51c2863ea1e6</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>JDM Hair Studios</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>1752 Gordon Hwy, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>https://www.styleseat.com/m/v/sabrinamiles</t>
+        </is>
+      </c>
+      <c r="H112" t="n">
+        <v>5</v>
+      </c>
+      <c r="I112" t="n">
+        <v>15</v>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>+1-706-305-9265</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr"/>
+      <c r="O112" t="n">
+        <v>42</v>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q112" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>clinic_c5a0943607f55dee865050fb</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Red Salon</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>7326 Biscayne Blvd, Miami, FL 33138, USA</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>https://www.redsalon.com</t>
+        </is>
+      </c>
+      <c r="H113" t="n">
+        <v>5</v>
+      </c>
+      <c r="I113" t="n">
+        <v>780</v>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>+1-305-757-7662</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>instagram: https://instagram.com/redsalon</t>
+        </is>
+      </c>
+      <c r="O113" t="n">
+        <v>65</v>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>Tier B</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t>B 档优先级，值得优先联系；官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>clinic_6665dd6acb385e4bb4199c41</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Luxe the Salon</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>147 E Montgomery Cross Rd, Savannah, GA 31406, USA</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>31406</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>http://www.vagaro.com/luxethesalon</t>
+        </is>
+      </c>
+      <c r="H114" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I114" t="n">
+        <v>30</v>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>+1-912-201-1701</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr"/>
+      <c r="O114" t="n">
+        <v>42</v>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q114" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>clinic_7017c0b612505fc9a9812625</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Crowned360 Beauty Bar</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>3128 Deans Bridge Rd Ste D, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>https://www.styleseat.com/m/v/crowned360</t>
+        </is>
+      </c>
+      <c r="H115" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I115" t="n">
+        <v>28</v>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>+1-762-245-1983</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr"/>
+      <c r="O115" t="n">
+        <v>42</v>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q115" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>clinic_94cb76972cf95d03bebebce2</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Miami Balayage Salon</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>3201 N Miami Ave #109-4, Miami, FL 33127, USA</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>33127</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>http://miamibalayage.com</t>
+        </is>
+      </c>
+      <c r="H116" t="n">
+        <v>5</v>
+      </c>
+      <c r="I116" t="n">
+        <v>39</v>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>+1-786-505-8913</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/miami_balayage
+facebook: https://www.facebook.com/MiamiBalayage</t>
+        </is>
+      </c>
+      <c r="O116" t="n">
+        <v>62</v>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q116" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>clinic_e80574d178b955e8b3d47888</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Spellbound Salon Studio</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>2400 Bull St Studio #17, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>https://spellbound-salon-studio.square.site</t>
+        </is>
+      </c>
+      <c r="H117" t="n">
+        <v>5</v>
+      </c>
+      <c r="I117" t="n">
+        <v>15</v>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>+1-912-231-7058</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr"/>
+      <c r="O117" t="n">
+        <v>42</v>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>clinic_b4516cd1d5c753f2b2ad54b6</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Hair Global Augusta</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>1631 Gordon Hwy Ste 7A, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="H118" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I118" t="n">
+        <v>291</v>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>+1-706-945-1947</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr"/>
+      <c r="O118" t="n">
+        <v>41</v>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q118" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>clinic_62db2f7f93ed5c1980a1104e</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Cristian Rovere Hair Salon and Spa</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>300 SW 18th Terrace Ste 200, Miami, FL 33129, USA</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>33129</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>http://www.cristianrovere.com</t>
+        </is>
+      </c>
+      <c r="H119" t="n">
+        <v>5</v>
+      </c>
+      <c r="I119" t="n">
+        <v>492</v>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>+1-305-424-2727</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr"/>
+      <c r="O119" t="n">
+        <v>61</v>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>clinic_3bb83e9c6658525c85fd0351</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Augusta Hair Braiding and Micro Locs</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>270 Bobby Jones Expy Ste 158, Augusta, GA 30907, USA</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>30907</t>
+        </is>
+      </c>
+      <c r="H120" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I120" t="n">
+        <v>196</v>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>+1-706-399-1326</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr"/>
+      <c r="O120" t="n">
+        <v>40</v>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q120" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>clinic_1ea4ebebba9a5a97ae6cb436</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Kay Cantrell Studio</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>133 Drayton St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>https://www.kaycantrell.com</t>
+        </is>
+      </c>
+      <c r="H121" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="I121" t="n">
+        <v>24</v>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>+1-912-504-4968</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr"/>
+      <c r="O121" t="n">
+        <v>37</v>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>clinic_c4f067b8375b5b81892a0226</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Avant-Garde Salon &amp; Spa</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>155 Miracle Mile, Miami, FL 33134, USA</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>33134</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>https://avantgardesalonandspa.com</t>
+        </is>
+      </c>
+      <c r="H122" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I122" t="n">
+        <v>1602</v>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>+1-305-442-8136</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr"/>
+      <c r="O122" t="n">
+        <v>61</v>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q122" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>clinic_91a9fd993e365ad694977584</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Cindy's Hair Salon</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>3240 Peach Orchard Rd #4, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="H123" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I123" t="n">
+        <v>249</v>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>+1-706-790-1766</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr"/>
+      <c r="O123" t="n">
+        <v>40</v>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q123" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>clinic_1e5e4227a450594884ba128e</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Savannah Hair</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>4717 US-80 E, Savannah, GA 31410, USA</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>31410</t>
+        </is>
+      </c>
+      <c r="H124" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="I124" t="n">
+        <v>250</v>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>+1-912-897-1155</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr"/>
+      <c r="O124" t="n">
+        <v>36</v>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>clinic_c7b8c722af92524e84c6013a</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Lily Beauty salon</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>961 SW 7th St suite 101, Miami, FL 33130, USA</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>https://link.booksy.com/LilyBeautyBar</t>
+        </is>
+      </c>
+      <c r="H125" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I125" t="n">
+        <v>378</v>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>+1-305-924-5021</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr"/>
+      <c r="O125" t="n">
+        <v>61</v>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>clinic_bc4ffc1808b05364886fddaf</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Undertone Salon &amp; Co.</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>608 Broad St, Augusta, GA 30901, USA</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>30901</t>
+        </is>
+      </c>
+      <c r="H126" t="n">
+        <v>5</v>
+      </c>
+      <c r="I126" t="n">
+        <v>166</v>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>+1-762-333-8298</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr"/>
+      <c r="O126" t="n">
+        <v>40</v>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>clinic_6b8e8785d5655a16b9e5fe67</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Xscape Hair Studio</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="H127" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="I127" t="n">
+        <v>77</v>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>+1-912-358-0378</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr"/>
+      <c r="O127" t="n">
+        <v>35</v>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>clinic_eeab05ff372959968af7d2b4</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Hairports_Miami</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>3470 E Coast Ave Suit 112, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>https://hairportsmiami.com</t>
+        </is>
+      </c>
+      <c r="H128" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I128" t="n">
+        <v>327</v>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>+1-305-798-3384</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr"/>
+      <c r="O128" t="n">
+        <v>61</v>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>clinic_3ff06e3252465426b7687661</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>The Right Place Salon</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>2802 Wheeler Rd D, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>https://mysite.vagaro.com/therightplacesalon</t>
+        </is>
+      </c>
+      <c r="H129" t="n">
+        <v>5</v>
+      </c>
+      <c r="I129" t="n">
+        <v>2</v>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>+1-706-351-7012</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr"/>
+      <c r="O129" t="n">
+        <v>37</v>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>clinic_81e9168cca155797a9ebe776</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Wade Cuts And Hair Salon Studio</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>750 Pennsylvania Ave, Savannah, GA 31404, USA</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>31404</t>
+        </is>
+      </c>
+      <c r="H130" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I130" t="n">
+        <v>76</v>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>+1-912-323-5333</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr"/>
+      <c r="O130" t="n">
+        <v>35</v>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>clinic_9e3db4a0b6d15d18a2efa1e7</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Hair salon in Miami</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>3201 N Miami Ave Suite 109 room 38, Miami, FL 33127, USA</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>33127</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/andymacedo</t>
+        </is>
+      </c>
+      <c r="H131" t="n">
+        <v>5</v>
+      </c>
+      <c r="I131" t="n">
+        <v>92</v>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>+1-646-428-4338</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>instagram: https://www.instagram.com/accounts/emailsignup
+instagram: https://www.instagram.com/legal/privacy
+instagram: https://www.instagram.com/legal/terms
+instagram: https://www.instagram.com/popular
+instagram: https://www.instagram.com/web/lite
+facebook: https://www.facebook.com/help/instagram/261704639352628
+instagram: https://www.instagram.com/accounts/meta_verified</t>
+        </is>
+      </c>
+      <c r="O131" t="n">
+        <v>60</v>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>clinic_e699a7405156549c974a5c97</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>Alaina's Hair Salon</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>715 E 65th St, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="H132" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I132" t="n">
+        <v>64</v>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>+1-912-631-2520</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr"/>
+      <c r="O132" t="n">
+        <v>35</v>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>clinic_1ce57a0c75bb5e17a3ab0c49</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Butch Palmer Salon</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>606 Crawford Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="H133" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I133" t="n">
+        <v>65</v>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>+1-706-399-4580</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr"/>
+      <c r="O133" t="n">
+        <v>35</v>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q133" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>clinic_be834fde9e705b21b1c8f96b</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>LAB Salon Miami</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>3301 NE 1st Ave Ste 115, Miami, FL 33137, USA</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Miami</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>FL</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="H134" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I134" t="n">
+        <v>204</v>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>+1-305-448-0540</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr"/>
+      <c r="O134" t="n">
+        <v>51</v>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>Tier C</t>
+        </is>
+      </c>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>clinic_186584fb6c375b84a79ba6a1</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>JW Salon</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>102 E Liberty, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="H135" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="I135" t="n">
+        <v>150</v>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>+1-912-650-1577</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr"/>
+      <c r="O135" t="n">
+        <v>35</v>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q135" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>clinic_c0064aba28095641a172b99c</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Mane Layer Salon</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>3604 Verandah Dr, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="H136" t="n">
+        <v>5</v>
+      </c>
+      <c r="I136" t="n">
+        <v>65</v>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>+1-706-432-6050</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr"/>
+      <c r="O136" t="n">
+        <v>35</v>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q136" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>clinic_f5a41cab0d6450c8a55e2e23</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Salon Loc N Styles</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>2002 Mills B Ln Blvd B, Savannah, GA 31405, USA</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>31405</t>
+        </is>
+      </c>
+      <c r="H137" t="n">
+        <v>4.5</v>
+      </c>
+      <c r="I137" t="n">
+        <v>50</v>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>+1-912-233-1213</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr"/>
+      <c r="O137" t="n">
+        <v>32</v>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q137" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>clinic_9cbe6c9fce425bbfbc231e9f</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Allure Beauty Salon</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>North Leg Center, 3232 Wrightsboro Rd, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="H138" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I138" t="n">
+        <v>30</v>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>+1-706-729-9958</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr"/>
+      <c r="O138" t="n">
+        <v>32</v>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q138" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>clinic_0b4722e132625b4ba1a6b546</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>Style Lounge by Mr. Haircut</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>302 E Henry St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="H139" t="n">
+        <v>5</v>
+      </c>
+      <c r="I139" t="n">
+        <v>43</v>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>+1-912-800-3982</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr"/>
+      <c r="O139" t="n">
+        <v>32</v>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q139" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>clinic_b057b1126b185b5c9ec86198</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Southern Roots Beauty Shop</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>1867 Central Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="H140" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I140" t="n">
+        <v>30</v>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>+1-706-504-4590</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr"/>
+      <c r="O140" t="n">
+        <v>32</v>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>clinic_3546102231eb5aaa99129956</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Towne</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>302 E 41st St, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="H141" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I141" t="n">
+        <v>33</v>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>+1-912-443-1388</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr"/>
+      <c r="O141" t="n">
+        <v>32</v>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q141" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>clinic_b18da65a3b6e5cc58220a23a</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Veronica's Hair Salon</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>2820 Jordan St, Augusta, GA 30906, USA</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>30906</t>
+        </is>
+      </c>
+      <c r="H142" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I142" t="n">
+        <v>48</v>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>+1-706-796-8409</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr"/>
+      <c r="O142" t="n">
+        <v>32</v>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q142" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>clinic_f29196247d5e58adb4d2138c</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>I.teeze Studio</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>E Victory Dr, Savannah, GA 31404, USA</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>31404</t>
+        </is>
+      </c>
+      <c r="H143" t="n">
+        <v>5</v>
+      </c>
+      <c r="I143" t="n">
+        <v>33</v>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>+1-772-940-4879</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr"/>
+      <c r="O143" t="n">
+        <v>32</v>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q143" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>clinic_b5993fb369f151f692bbfb71</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Shae's Salon</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>441 Highland Ave, Augusta, GA 30909, USA</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>30909</t>
+        </is>
+      </c>
+      <c r="H144" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="I144" t="n">
+        <v>46</v>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>+1-706-667-0780</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr"/>
+      <c r="O144" t="n">
+        <v>32</v>
+      </c>
+      <c r="P144" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q144" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>clinic_f6b270adbe565c35af96fe27</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>JOANIE LAMB HAIR SALON</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>1528 Monte Sano Ave, Augusta, GA 30904, USA</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Augusta</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>30904</t>
+        </is>
+      </c>
+      <c r="H145" t="n">
+        <v>4.9</v>
+      </c>
+      <c r="I145" t="n">
+        <v>37</v>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>+1-706-737-4247</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr"/>
+      <c r="O145" t="n">
+        <v>32</v>
+      </c>
+      <c r="P145" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q145" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>clinic_02595d12a0795b32925e5b0c</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>Palm + Sage Salon by Amberly</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>2400 Bull St Studio 4, Savannah, GA 31401, USA</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Savannah</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>GA</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>31401</t>
+        </is>
+      </c>
+      <c r="H146" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="I146" t="n">
+        <v>15</v>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>+1-912-662-5101</t>
+        </is>
+      </c>
+      <c r="N146" t="inlineStr"/>
+      <c r="O146" t="n">
+        <v>30</v>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>Tier D</t>
+        </is>
+      </c>
+      <c r="Q146" t="inlineStr">
+        <is>
+          <t>官网公开电话可直接联系</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>